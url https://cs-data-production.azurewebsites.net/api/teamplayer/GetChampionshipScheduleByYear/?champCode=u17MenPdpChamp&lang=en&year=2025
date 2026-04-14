--- v2 (2026-01-31)
+++ v3 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453cb761a20d4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95033f1c13e540f9b396340522541f9b.psmdcp" Id="Rb2addd9a9c4b4cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf68c2039731424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32b678d9d21b4796beab3eee4adfe387.psmdcp" Id="Rb9258620fad94397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>