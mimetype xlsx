--- v3 (2026-04-14)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf68c2039731424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32b678d9d21b4796beab3eee4adfe387.psmdcp" Id="Rb9258620fad94397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bb427265cc4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4679dfb3d49e43df98b4110d590b16ee.psmdcp" Id="Rb9f61387c446447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -73,51 +73,51 @@
   <x:si>
     <x:t>Group A</x:t>
   </x:si>
   <x:si>
     <x:t>Lakeshore SC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Burnaby FC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Vaughan Grove Field #2</x:t>
   </x:si>
   <x:si>
     <x:t>Local 12h00</x:t>
   </x:si>
   <x:si>
     <x:t>M02</x:t>
   </x:si>
   <x:si>
     <x:t>Woodbridge SC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Calgary Villains FC (Youth)</x:t>
   </x:si>
   <x:si>
-    <x:t>Vaughan Grove Stadium</x:t>
+    <x:t>Cwench Stadium at Vaughan Grove</x:t>
   </x:si>
   <x:si>
     <x:t>Local 20h45</x:t>
   </x:si>
   <x:si>
     <x:t>M03</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>Van Isle Wave (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>CS Saint-Laurent (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Zanchin Automotive Soccer Centre Stadium</x:t>
   </x:si>
   <x:si>
     <x:t>M04</x:t>
   </x:si>
   <x:si>
     <x:t>Edmonton Scottish (Youth)</x:t>
   </x:si>