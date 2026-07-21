--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bb427265cc4b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4679dfb3d49e43df98b4110d590b16ee.psmdcp" Id="Rb9f61387c446447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b8ac5362a64b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45e8c689b53e4d9cbcffa127553bd236.psmdcp" Id="R9d1cd6432d87480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>