--- v5 (2026-07-21)
+++ v6 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b8ac5362a64b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45e8c689b53e4d9cbcffa127553bd236.psmdcp" Id="R9d1cd6432d87480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57aa70d4d214c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07cffe9116a94041864056423298d09d.psmdcp" Id="R8d6da1712b3c46cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>