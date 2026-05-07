--- v3 (2026-03-13)
+++ v4 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba8183c6268456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d96ec30cdcbc4a5b8df24314215f070f.psmdcp" Id="Ra94760a55ede4da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c67b8abf054826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6cf6644e9e8495ba9c149ed33715377.psmdcp" Id="Rf6c87d749bc54bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>