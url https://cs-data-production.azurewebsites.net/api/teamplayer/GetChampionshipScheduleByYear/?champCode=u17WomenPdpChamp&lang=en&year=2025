--- v4 (2026-05-07)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c67b8abf054826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6cf6644e9e8495ba9c149ed33715377.psmdcp" Id="Rf6c87d749bc54bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f0c726868e40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ab92887e4884eafaaff445374c21fc8.psmdcp" Id="R840059690cf844dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -88,51 +88,51 @@
   <x:si>
     <x:t>F02</x:t>
   </x:si>
   <x:si>
     <x:t>Pickering FC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Fusion FC (Youth) Richmond</x:t>
   </x:si>
   <x:si>
     <x:t>Vaughan Grove Field #2</x:t>
   </x:si>
   <x:si>
     <x:t>F03</x:t>
   </x:si>
   <x:si>
     <x:t>Group B</x:t>
   </x:si>
   <x:si>
     <x:t>Coquitlam Metro-Ford SC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Edmonton Scottish (Youth)</x:t>
   </x:si>
   <x:si>
-    <x:t>Vaughan Grove Stadium</x:t>
+    <x:t>Cwench Stadium at Vaughan Grove</x:t>
   </x:si>
   <x:si>
     <x:t>Local 12h15</x:t>
   </x:si>
   <x:si>
     <x:t>F04</x:t>
   </x:si>
   <x:si>
     <x:t>CS Longueuil (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton United Elite SC (Youth)</x:t>
   </x:si>
   <x:si>
     <x:t>Local 09h30</x:t>
   </x:si>
   <x:si>
     <x:t>F05</x:t>
   </x:si>
   <x:si>
     <x:t>Local 14h00</x:t>
   </x:si>
   <x:si>
     <x:t>F06</x:t>
   </x:si>