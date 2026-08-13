--- v5 (2026-06-24)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f0c726868e40eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ab92887e4884eafaaff445374c21fc8.psmdcp" Id="R840059690cf844dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R900135a4292b4d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8eacf41dffdc4a75af09b0b549c48c9b.psmdcp" Id="R4b6569dbcc5948c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>