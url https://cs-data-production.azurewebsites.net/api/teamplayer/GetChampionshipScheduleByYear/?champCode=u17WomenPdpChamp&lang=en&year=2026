--- v5 (2026-08-30)
+++ v6 (2026-10-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dd20019aa94f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9701df2672c4f92b79ddc12d5b74fe6.psmdcp" Id="R723a60a7c3bf45fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7fb823f01b54913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d374918ff0d43fe95fc5137cd34685a.psmdcp" Id="Re8f4a9194b28460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -1265,200 +1265,254 @@
         <x:v>60</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="A18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B18" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>0.663194444444444</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>0.6875</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="G18" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
+      <x:c r="I18" s="0" t="n">
+        <x:v>3</x:v>
+      </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>16</x:v>
+      </x:c>
+      <x:c r="K18" s="0" t="n">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="A19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B19" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>0.663194444444444</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>0.6875</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="G19" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
+      <x:c r="I19" s="0" t="n">
+        <x:v>3</x:v>
+      </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>18</x:v>
+      </x:c>
+      <x:c r="K19" s="0" t="n">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B20" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>0.559027777777778</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>0.583333333333333</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
+      <x:c r="G20" s="0" t="n">
+        <x:v>3</x:v>
+      </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
+      <x:c r="I20" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="J20" s="0" t="s">
         <x:v>16</x:v>
+      </x:c>
+      <x:c r="K20" s="0" t="n">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L20" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B21" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>0.559027777777778</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>0.583333333333333</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
+      <x:c r="G21" s="0" t="n">
+        <x:v>3</x:v>
+      </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
+      <x:c r="I21" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>18</x:v>
+      </x:c>
+      <x:c r="K21" s="0" t="n">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B22" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>0.413194444444444</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>0.4375</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
+      <x:c r="G22" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
+      <x:c r="I22" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="J22" s="0" t="s">
         <x:v>33</x:v>
+      </x:c>
+      <x:c r="K22" s="0" t="n">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L22" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B23" s="2">
         <x:v>46264</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>0.767361111111111</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>0.791666666666667</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
+      <x:c r="G23" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
+      <x:c r="I23" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>33</x:v>
+      </x:c>
+      <x:c r="K23" s="0" t="n">
+        <x:v>166</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>