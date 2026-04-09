--- v1 (2026-02-22)
+++ v2 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3cb1323acc04900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05111113914d41bdaaab1d75b75ffcd3.psmdcp" Id="R353d750c887d480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480a928ad1344b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c984f571a3f4464affb33d1e07dec76.psmdcp" Id="Rcd7c5ca8729146de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>