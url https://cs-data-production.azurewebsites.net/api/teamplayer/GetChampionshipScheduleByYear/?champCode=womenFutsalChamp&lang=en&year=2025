--- v2 (2026-04-09)
+++ v3 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480a928ad1344b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c984f571a3f4464affb33d1e07dec76.psmdcp" Id="Rcd7c5ca8729146de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5ac44485104ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ed693c1ab7d4c81934c5d42cd2d6a1f.psmdcp" Id="R6c5e4ba28d7e4d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>