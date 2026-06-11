--- v3 (2026-06-10)
+++ v4 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa5ac44485104ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ed693c1ab7d4c81934c5d42cd2d6a1f.psmdcp" Id="R6c5e4ba28d7e4d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3374cc687065472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aed8fcd71d8f401084396d7f8abb0ff3.psmdcp" Id="R128fb374a22d426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>