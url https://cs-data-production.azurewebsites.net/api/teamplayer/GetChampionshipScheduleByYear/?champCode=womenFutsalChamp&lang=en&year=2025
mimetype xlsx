--- v4 (2026-06-11)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3374cc687065472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aed8fcd71d8f401084396d7f8abb0ff3.psmdcp" Id="R128fb374a22d426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1b6701af5d4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c4043ad0c8042a7b312de2f1c048549.psmdcp" Id="R0ac4f935333d4322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>