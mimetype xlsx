--- v0 (2026-07-17)
+++ v1 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b061cb64dc4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cded5d24afe4c0eb192cbfa9ef93dcd.psmdcp" Id="Rad8822ca8e6d43ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81943423268e4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d07bf69419a45d8bc181160d7e5a1f5.psmdcp" Id="R40bdbb081c6045b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -594,159 +594,195 @@
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L1" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:12">
       <x:c r="A2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B2" s="2">
         <x:v>46237</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="3" t="n">
         <x:v>0.583333333333333</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
+      <x:c r="G2" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
+      <x:c r="I2" s="0" t="n">
+        <x:v>3</x:v>
+      </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>16</x:v>
+      </x:c>
+      <x:c r="K2" s="0" t="n">
+        <x:v>4049</x:v>
       </x:c>
       <x:c r="L2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:12">
       <x:c r="A3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B3" s="2">
         <x:v>46299</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="3" t="n">
         <x:v>0.541666666666667</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B4" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
+      <x:c r="G4" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
+      <x:c r="I4" s="0" t="n">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="J4" s="0" t="s">
         <x:v>26</x:v>
+      </x:c>
+      <x:c r="K4" s="0" t="n">
+        <x:v>608</x:v>
       </x:c>
       <x:c r="L4" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="A5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B5" s="2">
         <x:v>46239</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>0.875</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
+      <x:c r="G5" s="0" t="n">
+        <x:v>4</x:v>
+      </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
+      <x:c r="I5" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>31</x:v>
+      </x:c>
+      <x:c r="K5" s="0" t="n">
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B6" s="2">
         <x:v>46239</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>0.875</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
+      <x:c r="G6" s="0" t="n">
+        <x:v>4</x:v>
+      </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
+      <x:c r="I6" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
       <x:c r="J6" s="0" t="s">
         <x:v>33</x:v>
+      </x:c>
+      <x:c r="K6" s="0" t="n">
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="L6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="A8" s="0" t="s">
         <x:v>38</x:v>