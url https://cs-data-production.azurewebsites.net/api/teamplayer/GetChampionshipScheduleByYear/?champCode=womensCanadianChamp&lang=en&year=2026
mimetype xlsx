--- v1 (2026-09-03)
+++ v2 (2026-10-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81943423268e4f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d07bf69419a45d8bc181160d7e5a1f5.psmdcp" Id="R40bdbb081c6045b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0263d763c28d43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7873a44422b6434a94872e25686dafef.psmdcp" Id="Re3c99d14133b410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Schedule" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Match Number</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
@@ -629,52 +629,58 @@
         <x:v>16</x:v>
       </x:c>
       <x:c r="K2" s="0" t="n">
         <x:v>4049</x:v>
       </x:c>
       <x:c r="L2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:12">
       <x:c r="A3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B3" s="2">
         <x:v>46299</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="3" t="n">
         <x:v>0.541666666666667</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
+      <x:c r="G3" s="0" t="n">
+        <x:v>2</x:v>
+      </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>20</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="n">
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B4" s="2">
         <x:v>46246</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>0.75</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G4" s="0" t="n">