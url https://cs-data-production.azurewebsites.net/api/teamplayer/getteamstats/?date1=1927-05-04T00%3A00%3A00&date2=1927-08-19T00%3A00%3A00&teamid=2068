--- v1 (2026-02-21)
+++ v2 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4964b45451e944e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59b123e0274c49ce973fa29b35ce853a.psmdcp" Id="R9fcdc67c435e4e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4272e28e6b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46c29a929e5b4f8e95be6e555bd9214a.psmdcp" Id="R5a138cafb3854c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>