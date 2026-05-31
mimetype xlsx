--- v2 (2026-04-15)
+++ v3 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4272e28e6b43c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46c29a929e5b4f8e95be6e555bd9214a.psmdcp" Id="R5a138cafb3854c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809a72f51d854de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4671d2c0246b4e30b64176ff89b1f640.psmdcp" Id="Rcfaf331bc1324f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>