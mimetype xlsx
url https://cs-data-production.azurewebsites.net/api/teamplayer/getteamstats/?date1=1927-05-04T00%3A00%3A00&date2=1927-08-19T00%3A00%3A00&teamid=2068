--- v3 (2026-05-31)
+++ v4 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809a72f51d854de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4671d2c0246b4e30b64176ff89b1f640.psmdcp" Id="Rcfaf331bc1324f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2d76f8a0204dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/938f54b05ca64636b6d135d62f38b28c.psmdcp" Id="Rc0cb8b7927754aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>