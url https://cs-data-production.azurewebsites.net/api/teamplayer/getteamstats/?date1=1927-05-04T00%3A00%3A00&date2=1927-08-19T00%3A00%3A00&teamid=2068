--- v4 (2026-07-30)
+++ v5 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b2d76f8a0204dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/938f54b05ca64636b6d135d62f38b28c.psmdcp" Id="Rc0cb8b7927754aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958cd30223a84ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03133f7c6108443f804005ec6a531b7d.psmdcp" Id="Rffd78f8f6e3c4dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>