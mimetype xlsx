--- v4 (2026-03-21)
+++ v5 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff037b43e61141f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/800ec5a211dd4d86a4a11438e614b3b1.psmdcp" Id="R1bc951ef510d49f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36d37f77e3c412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc3daf2d64524cc6ab6454560f105287.psmdcp" Id="R6e649ee36d33406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>