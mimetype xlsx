--- v5 (2026-05-05)
+++ v6 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36d37f77e3c412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc3daf2d64524cc6ab6454560f105287.psmdcp" Id="R6e649ee36d33406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec91d4e395149c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2990005ca08e46399fefd883245c12a5.psmdcp" Id="R6ead6d05f1374f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>