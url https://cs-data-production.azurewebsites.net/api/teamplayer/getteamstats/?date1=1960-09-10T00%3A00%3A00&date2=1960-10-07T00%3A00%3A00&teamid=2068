--- v6 (2026-06-20)
+++ v7 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec91d4e395149c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2990005ca08e46399fefd883245c12a5.psmdcp" Id="R6ead6d05f1374f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f0fbfa6ceb40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bece9ec7c6124afc99c8570a6f5a18fd.psmdcp" Id="Rfb80d7e814d44ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -49,51 +49,51 @@
   <x:si>
     <x:t>Where they grew up</x:t>
   </x:si>
   <x:si>
     <x:t>Phonetic</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Appearances</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Goals</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Assists</x:t>
   </x:si>
   <x:si>
     <x:t>Profile Link</x:t>
   </x:si>
   <x:si>
     <x:t>CH</x:t>
   </x:si>
   <x:si>
     <x:t>Graziano Franzon</x:t>
   </x:si>
   <x:si>
-    <x:t>CAN / Vancouver Columbus FC</x:t>
+    <x:t>CAN / Vancouver ICSF Columbus FC</x:t>
   </x:si>
   <x:si>
     <x:t>Italy</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1202</x:t>
   </x:si>
   <x:si>
     <x:t>IR</x:t>
   </x:si>
   <x:si>
     <x:t>John Woods</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Vancouver St. Andrews FC</x:t>
   </x:si>
   <x:si>
     <x:t>Glasgow, Scotland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3389</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>