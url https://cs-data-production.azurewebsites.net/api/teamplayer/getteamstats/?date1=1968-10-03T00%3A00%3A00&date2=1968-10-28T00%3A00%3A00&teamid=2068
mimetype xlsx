--- v2 (2026-03-12)
+++ v3 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711bccb7f27f4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d85b84ceb7db4c379fb0b1a768cd1d1e.psmdcp" Id="R1ba8a0ac784940e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d5e12efbda4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74e25c212db54c34a68dd21ec9946741.psmdcp" Id="R57d3bacf3e7b4a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>