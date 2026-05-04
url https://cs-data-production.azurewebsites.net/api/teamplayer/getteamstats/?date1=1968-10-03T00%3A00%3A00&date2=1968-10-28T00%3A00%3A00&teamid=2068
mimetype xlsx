--- v3 (2026-05-04)
+++ v4 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d5e12efbda4947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74e25c212db54c34a68dd21ec9946741.psmdcp" Id="R57d3bacf3e7b4a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81944d47f93545fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b032e02d564942558c3dcd5ec958f96b.psmdcp" Id="Ra7725e55ee614285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>