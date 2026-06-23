--- v4 (2026-05-04)
+++ v5 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81944d47f93545fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b032e02d564942558c3dcd5ec958f96b.psmdcp" Id="Ra7725e55ee614285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c8ab476b524436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c50b2e3c4e0d4a5885c9cff1d09f15d1.psmdcp" Id="Rc5801653b6a34db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>