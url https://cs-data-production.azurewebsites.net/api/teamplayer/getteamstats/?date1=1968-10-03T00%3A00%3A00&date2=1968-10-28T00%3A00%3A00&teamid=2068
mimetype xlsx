--- v5 (2026-06-23)
+++ v6 (2026-08-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c8ab476b524436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c50b2e3c4e0d4a5885c9cff1d09f15d1.psmdcp" Id="Rc5801653b6a34db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ea5af20ded4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3551a8bc9d24e9ca3aaeb9ccfa1b414.psmdcp" Id="Re296c0e9be8e42ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -61,51 +61,51 @@
   <x:si>
     <x:t>Canada Assists</x:t>
   </x:si>
   <x:si>
     <x:t>Profile Link</x:t>
   </x:si>
   <x:si>
     <x:t>GK</x:t>
   </x:si>
   <x:si>
     <x:t>Bill Harper</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Toronto Hawks</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1425</x:t>
   </x:si>
   <x:si>
     <x:t>FB</x:t>
   </x:si>
   <x:si>
     <x:t>Jim Berry</x:t>
   </x:si>
   <x:si>
-    <x:t>CAN / Vancouver Columbus FC</x:t>
+    <x:t>CAN / Vancouver ICSF Columbus FC</x:t>
   </x:si>
   <x:si>
     <x:t>Vancouver, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=386</x:t>
   </x:si>
   <x:si>
     <x:t>Sam Lenarduzzi</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1868</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Tony Lecce</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Toronto Falcons</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto, Ontario, Canada</x:t>
   </x:si>
@@ -603,51 +603,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1425" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=386" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1868" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1845" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=969" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1434" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1716" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2156" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3255" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2461" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3431" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=392" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1420" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2490" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2464" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1365" TargetMode="External" Id="rId20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="17.570625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="27.910625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="31.950625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="39.260625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.500625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="44.270625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -729,51 +729,51 @@
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">