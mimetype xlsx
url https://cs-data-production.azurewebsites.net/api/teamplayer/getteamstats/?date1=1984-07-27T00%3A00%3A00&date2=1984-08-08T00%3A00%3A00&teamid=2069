--- v1 (2026-01-19)
+++ v2 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca43d3069be04ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b006895f2a944a1597ff6c39e8edc83a.psmdcp" Id="Rad62a578d81944d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc5e111caf7410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6581bbcb38584121ae0107ecb8117c6d.psmdcp" Id="R3680b62d1e0a4a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Olympic Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>