--- v2 (2026-04-20)
+++ v3 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc5e111caf7410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6581bbcb38584121ae0107ecb8117c6d.psmdcp" Id="R3680b62d1e0a4a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94732e6953ef4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5733702719e3497689897957c716efa7.psmdcp" Id="Ra54e65896b534635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Olympic Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>