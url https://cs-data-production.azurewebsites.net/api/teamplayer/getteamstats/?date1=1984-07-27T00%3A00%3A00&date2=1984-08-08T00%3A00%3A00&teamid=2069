--- v3 (2026-04-20)
+++ v4 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94732e6953ef4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5733702719e3497689897957c716efa7.psmdcp" Id="Ra54e65896b534635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961f38a85e0a429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78ccffafdbe54f3bb746e318cda6a397.psmdcp" Id="R296d4ef5d9824fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Olympic Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>