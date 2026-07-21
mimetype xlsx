--- v4 (2026-06-05)
+++ v5 (2026-07-21)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961f38a85e0a429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78ccffafdbe54f3bb746e318cda6a397.psmdcp" Id="R296d4ef5d9824fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ddbd7efa6b841fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8d7d891db264dcebc69ffbd8968cd3b.psmdcp" Id="R82673134e12e4b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Olympic Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="62">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
     <x:t>Full Name</x:t>
   </x:si>
   <x:si>
     <x:t>Country / Club</x:t>
   </x:si>
   <x:si>
     <x:t>Age</x:t>
   </x:si>
   <x:si>
     <x:t>Where they grew up</x:t>
   </x:si>
   <x:si>
     <x:t>Phonetic</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Appearances</x:t>
   </x:si>
   <x:si>
@@ -131,50 +131,53 @@
     <x:t>https://www.canadasoccer.com/profile/?id=2654</x:t>
   </x:si>
   <x:si>
     <x:t>Dave Norman</x:t>
   </x:si>
   <x:si>
     <x:t>Coquitlam, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2379</x:t>
   </x:si>
   <x:si>
     <x:t>Gerry Gray</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1360</x:t>
   </x:si>
   <x:si>
     <x:t>F</x:t>
   </x:si>
   <x:si>
     <x:t>Ken Garraway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAN / Victoria London Boxing Club</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1254</x:t>
   </x:si>
   <x:si>
     <x:t>Dale Mitchell</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2222</x:t>
   </x:si>
   <x:si>
     <x:t>Mike Sweeney</x:t>
   </x:si>
   <x:si>
     <x:t>Squamish, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3103</x:t>
   </x:si>
   <x:si>
     <x:t>Igor Vrablic</x:t>
   </x:si>
   <x:si>
     <x:t>Waterloo, Ontario, Canada</x:t>
   </x:si>
@@ -594,51 +597,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1877" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1866" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3362" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2252" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=498" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2654" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2379" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1360" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1254" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2222" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3103" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3269" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=916" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1601" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2013" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1396" TargetMode="External" Id="rId20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.150625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="14.510625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="31.190625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="32.910625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="44.270625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -884,270 +887,273 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
     <x:hyperlink ref="K15" r:id="rId18"/>
     <x:hyperlink ref="K16" r:id="rId19"/>
     <x:hyperlink ref="K17" r:id="rId20"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>