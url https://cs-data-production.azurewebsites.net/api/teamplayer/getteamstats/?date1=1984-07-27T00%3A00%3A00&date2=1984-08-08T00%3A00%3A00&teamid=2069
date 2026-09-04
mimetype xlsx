--- v5 (2026-07-21)
+++ v6 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ddbd7efa6b841fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8d7d891db264dcebc69ffbd8968cd3b.psmdcp" Id="R82673134e12e4b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a995f1c9b7477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef5c7005675949bb991c14161f6f3ffa.psmdcp" Id="R5f02412bb62f400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's Olympic Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>