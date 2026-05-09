--- v3 (2026-03-23)
+++ v4 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re042b99cffce4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edfdaa294969489a85a8455ffbc0f318.psmdcp" Id="R8582766b07a64a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085e0b2916b44073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/820221c57c45401bb7df63556524874c.psmdcp" Id="R420350acc0ca4d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>