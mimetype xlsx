--- v4 (2026-05-09)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R085e0b2916b44073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/820221c57c45401bb7df63556524874c.psmdcp" Id="R420350acc0ca4d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57251b45c82146bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c4c03b61b674329957433b52379f4b0.psmdcp" Id="R33e6b24d8585465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -172,51 +172,51 @@
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3269</x:t>
   </x:si>
   <x:si>
     <x:t>Mike Sweeney</x:t>
   </x:si>
   <x:si>
     <x:t>Squamish, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3103</x:t>
   </x:si>
   <x:si>
     <x:t>Randy Samuel</x:t>
   </x:si>
   <x:si>
     <x:t>Saskatoon, SK, CAN &amp; Richmond, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2821</x:t>
   </x:si>
   <x:si>
     <x:t>George Pakos</x:t>
   </x:si>
   <x:si>
-    <x:t>CAN / Victoria Athletics</x:t>
+    <x:t>CAN / Victoria London Boxing Club</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2450</x:t>
   </x:si>
   <x:si>
     <x:t>Dale Mitchell</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2222</x:t>
   </x:si>
   <x:si>
     <x:t>FB</x:t>
   </x:si>
   <x:si>
     <x:t>Paul James</x:t>
   </x:si>
   <x:si>
     <x:t>Oakville, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1601</x:t>
   </x:si>
   <x:si>
     <x:t>Greg Ion</x:t>
   </x:si>
@@ -660,51 +660,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1877" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1866" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3362" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2654" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2252" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=498" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3229" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1360" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2893" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3269" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3103" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2821" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2450" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2222" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1601" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1575" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2379" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1929" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=916" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2200" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1396" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=995" TargetMode="External" Id="rId26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K23"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.150625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="22.860625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="31.190625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="51.500625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="44.270625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>