--- v5 (2026-06-24)
+++ v6 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57251b45c82146bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c4c03b61b674329957433b52379f4b0.psmdcp" Id="R33e6b24d8585465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41fbdda320e42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a16db4e340824e6696cb1fe6737ab94b.psmdcp" Id="R1e7f75f912824bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>