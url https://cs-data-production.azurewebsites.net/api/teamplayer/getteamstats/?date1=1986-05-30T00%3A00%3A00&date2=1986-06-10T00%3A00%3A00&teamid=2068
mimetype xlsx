--- v6 (2026-08-10)
+++ v7 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41fbdda320e42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a16db4e340824e6696cb1fe6737ab94b.psmdcp" Id="R1e7f75f912824bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734c89c905ee4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be244f4295b9426985ecd16d860bd8db.psmdcp" Id="R0c557227b44d4d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>