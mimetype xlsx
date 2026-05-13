--- v3 (2026-03-28)
+++ v4 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc211f0cb7540c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4824e5ba402a4c85a0e6ad9259a74540.psmdcp" Id="R570f71a75bcb4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5472fd802e140ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/157d6aa1a3404fbab2cff3f8eb7ee5e9.psmdcp" Id="R63fb39c5a62e438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>