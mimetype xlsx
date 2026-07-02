--- v4 (2026-05-13)
+++ v5 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5472fd802e140ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/157d6aa1a3404fbab2cff3f8eb7ee5e9.psmdcp" Id="R63fb39c5a62e438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra127482dca464910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a4177e80bdf418b8e1aa631e16a3581.psmdcp" Id="R80c9425e2c0c4496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>