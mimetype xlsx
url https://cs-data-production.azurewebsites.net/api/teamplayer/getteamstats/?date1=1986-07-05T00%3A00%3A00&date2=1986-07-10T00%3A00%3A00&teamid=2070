--- v5 (2026-07-02)
+++ v6 (2026-07-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra127482dca464910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a4177e80bdf418b8e1aa631e16a3581.psmdcp" Id="R80c9425e2c0c4496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d278111da9c4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8ea221ee90f4b10a83d6996929cfd92.psmdcp" Id="R83b658b928f24149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>