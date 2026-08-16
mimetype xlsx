--- v6 (2026-07-02)
+++ v7 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d278111da9c4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8ea221ee90f4b10a83d6996929cfd92.psmdcp" Id="R83b658b928f24149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832df893fe504919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b79dca432e1a4bc28a48d379ec3df866.psmdcp" Id="Rb9e7d18c7b894426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>