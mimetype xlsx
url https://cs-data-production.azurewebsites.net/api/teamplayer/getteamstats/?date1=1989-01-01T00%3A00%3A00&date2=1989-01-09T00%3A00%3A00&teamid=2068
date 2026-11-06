--- v1 (2026-09-14)
+++ v2 (2026-11-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cc925118124835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00ade5d9063a4a4ea927ed3773a7e1cf.psmdcp" Id="R19e6829221da4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a47bc3a3cd47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27cad819c7e447be9a3d0e46b1e4e559.psmdcp" Id="Rd74978024cb4490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -136,81 +136,81 @@
   <x:si>
     <x:t>GK</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Dolan</x:t>
   </x:si>
   <x:si>
     <x:t>Port Moody, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=995</x:t>
   </x:si>
   <x:si>
     <x:t>Pat Harrington</x:t>
   </x:si>
   <x:si>
     <x:t>, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1426</x:t>
   </x:si>
   <x:si>
     <x:t>M</x:t>
   </x:si>
   <x:si>
+    <x:t>Tony Nocita</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Winnipeg, Manitoba, Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.canadasoccer.com/profile/?id=2372</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stan Siorovigas</x:t>
   </x:si>
   <x:si>
     <x:t>Scarborough, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2973</x:t>
   </x:si>
   <x:si>
     <x:t>Nick De Santis</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=894</x:t>
   </x:si>
   <x:si>
     <x:t>Lyndon Hooper</x:t>
   </x:si>
   <x:si>
     <x:t>Nepean, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1510</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>https://www.canadasoccer.com/profile/?id=2372</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -550,51 +550,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2846" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=375" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1151" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=546" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1559" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2406" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2292" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=995" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1426" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2973" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=894" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1510" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2372" TargetMode="External" Id="rId17" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2846" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=375" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1151" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=546" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1559" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2406" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2292" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=995" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1426" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2372" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2973" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=894" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1510" TargetMode="External" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K14"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="19.230625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="14.510625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="34.090625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.500625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="44.270625" style="0" customWidth="1"/>
   </x:cols>
@@ -884,147 +884,147 @@
       </x:c>
       <x:c r="H10" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
-        <x:v>19</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>0</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>10</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>67</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="I13" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J13" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>