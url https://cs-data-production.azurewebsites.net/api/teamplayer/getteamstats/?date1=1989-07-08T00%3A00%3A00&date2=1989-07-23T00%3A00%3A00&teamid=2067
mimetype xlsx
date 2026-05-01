--- v1 (2026-02-18)
+++ v2 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42e985e3b864dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dd0186449c244c794e7867346d838ce.psmdcp" Id="Rbc3ce5ea1de440b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00507a0444134372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbbc6e9fb4dd491da7a226bb4aa8ee9e.psmdcp" Id="R2d831262735a48f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="StatsSummary" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>