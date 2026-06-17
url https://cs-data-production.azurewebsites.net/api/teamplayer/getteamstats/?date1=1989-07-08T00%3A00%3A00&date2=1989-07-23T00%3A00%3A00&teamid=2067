--- v2 (2026-05-01)
+++ v3 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00507a0444134372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fbbc6e9fb4dd491da7a226bb4aa8ee9e.psmdcp" Id="R2d831262735a48f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954cbcba70564a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecbff3366f374ef5a1de2360416004c2.psmdcp" Id="R3d9e8b066cf74ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="StatsSummary" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -61,51 +61,51 @@
   <x:si>
     <x:t>Canada Assists</x:t>
   </x:si>
   <x:si>
     <x:t>Profile Link</x:t>
   </x:si>
   <x:si>
     <x:t>F</x:t>
   </x:si>
   <x:si>
     <x:t>Nick Gilbert</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1292</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Enzo Concina</x:t>
   </x:si>
   <x:si>
-    <x:t>Canada</x:t>
+    <x:t>, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=765</x:t>
   </x:si>
   <x:si>
     <x:t>D</x:t>
   </x:si>
   <x:si>
     <x:t>Kevin Holness</x:t>
   </x:si>
   <x:si>
     <x:t>Regina, Saskatchewan, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1503</x:t>
   </x:si>
   <x:si>
     <x:t>Patrick Diotte</x:t>
   </x:si>
   <x:si>
     <x:t>Longueil, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=975</x:t>
   </x:si>