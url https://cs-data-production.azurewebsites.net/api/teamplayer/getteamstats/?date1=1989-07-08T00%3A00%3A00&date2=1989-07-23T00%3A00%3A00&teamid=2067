--- v3 (2026-06-17)
+++ v4 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954cbcba70564a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecbff3366f374ef5a1de2360416004c2.psmdcp" Id="R3d9e8b066cf74ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8a975e15d64d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1e958726304409db5b3d887d87707c7.psmdcp" Id="Ra080fbb254c148ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="StatsSummary" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>