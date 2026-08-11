--- v4 (2026-08-10)
+++ v5 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8a975e15d64d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1e958726304409db5b3d887d87707c7.psmdcp" Id="Ra080fbb254c148ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d63013fb91a4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c80aa8cc85d4b3f8373a6c5d1f2cd34.psmdcp" Id="R5006384bd7a44267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="StatsSummary" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>