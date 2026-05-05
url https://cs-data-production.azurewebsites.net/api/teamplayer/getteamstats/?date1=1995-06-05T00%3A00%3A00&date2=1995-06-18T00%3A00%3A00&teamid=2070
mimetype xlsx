--- v4 (2026-03-20)
+++ v5 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d2f49aecee4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31581836e2234eae863bc1067b9be56b.psmdcp" Id="R2c20e12ad0ed4dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883a79c1c9684c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c62edb8b19314a7bbb6ae4408cf69dae.psmdcp" Id="R8781b004681646a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>