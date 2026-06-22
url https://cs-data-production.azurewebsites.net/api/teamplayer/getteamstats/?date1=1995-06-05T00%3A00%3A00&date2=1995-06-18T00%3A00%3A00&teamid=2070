--- v5 (2026-05-05)
+++ v6 (2026-06-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883a79c1c9684c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c62edb8b19314a7bbb6ae4408cf69dae.psmdcp" Id="R8781b004681646a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f02f38cf1e4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adcdfdb480854eddb17c990f2ec716db.psmdcp" Id="R5d671d4db0294612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>