--- v6 (2026-06-22)
+++ v7 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f02f38cf1e4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adcdfdb480854eddb17c990f2ec716db.psmdcp" Id="R5d671d4db0294612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071f45ba6bd84d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1bc6aa55fb24295a3d6b27eb58b031c.psmdcp" Id="Rff49bc1f5fae4b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>