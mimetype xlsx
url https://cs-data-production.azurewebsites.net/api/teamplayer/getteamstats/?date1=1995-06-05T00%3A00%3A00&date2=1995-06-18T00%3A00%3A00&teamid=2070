--- v7 (2026-08-10)
+++ v8 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071f45ba6bd84d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1bc6aa55fb24295a3d6b27eb58b031c.psmdcp" Id="Rff49bc1f5fae4b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ffc9d80a26f4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dad985f3cfe44b39db79220e95f1fcb.psmdcp" Id="Ra55935b9383940ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="75">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>