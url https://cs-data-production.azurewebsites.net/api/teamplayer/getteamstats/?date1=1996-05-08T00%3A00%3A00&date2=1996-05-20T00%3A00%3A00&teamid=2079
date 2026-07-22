--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767f57211b134c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0741961454b34d52b103597cdcf1f670.psmdcp" Id="R18f734d1e3eb4d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9d60c689d24e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16f73670f3b94cb7b624b6f4f29b9107.psmdcp" Id="Rbc20b1c68f6348da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>