--- v1 (2026-07-22)
+++ v2 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9d60c689d24e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16f73670f3b94cb7b624b6f4f29b9107.psmdcp" Id="Rbc20b1c68f6348da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3392be8422c040cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc34be1975cf4fd699782b11c8159d3a.psmdcp" Id="Rb33678ee04224b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>