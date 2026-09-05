--- v2 (2026-07-22)
+++ v3 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3392be8422c040cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc34be1975cf4fd699782b11c8159d3a.psmdcp" Id="Rb33678ee04224b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab92ae4347b140a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9b53911607c443697f9b84830587228.psmdcp" Id="Ra4bfc8e8b3fe4a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-23" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>