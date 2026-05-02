--- v2 (2026-02-03)
+++ v3 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b277ae84824c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09bdac351ada463dae50b80e5d2a2045.psmdcp" Id="R50fb100c4980427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33872a3ae014609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd4f137e6adc4723a28e34b3c7a2b0d9.psmdcp" Id="Rb8783a71ca984e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>