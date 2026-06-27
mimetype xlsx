--- v3 (2026-05-02)
+++ v4 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33872a3ae014609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd4f137e6adc4723a28e34b3c7a2b0d9.psmdcp" Id="Rb8783a71ca984e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3e4e86d2c2402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1075ad654ff47d0987e23911ff3cdc7.psmdcp" Id="R59c963fbeb3a4bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>