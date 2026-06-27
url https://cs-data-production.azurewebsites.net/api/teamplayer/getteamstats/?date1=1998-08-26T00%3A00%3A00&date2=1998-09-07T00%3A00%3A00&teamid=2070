--- v4 (2026-06-27)
+++ v5 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3e4e86d2c2402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1075ad654ff47d0987e23911ff3cdc7.psmdcp" Id="R59c963fbeb3a4bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577210d6917f46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af8d64637d6742d489a3083eceaf6945.psmdcp" Id="R662664b376f34d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>