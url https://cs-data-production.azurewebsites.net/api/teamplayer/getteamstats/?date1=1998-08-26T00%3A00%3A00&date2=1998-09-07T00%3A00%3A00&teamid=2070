--- v5 (2026-06-27)
+++ v6 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577210d6917f46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af8d64637d6742d489a3083eceaf6945.psmdcp" Id="R662664b376f34d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1cc063a6194208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f8f832c166b410daec707aebf3ae152.psmdcp" Id="R51fb6cc284eb4b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>