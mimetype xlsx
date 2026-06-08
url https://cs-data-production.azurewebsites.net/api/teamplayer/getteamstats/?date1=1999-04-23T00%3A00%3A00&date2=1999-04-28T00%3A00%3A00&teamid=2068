--- v0 (2025-12-12)
+++ v1 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8597081a414118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a34db99591ca4dec911883abea25505c.psmdcp" Id="R67c276db418c4c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5df479d67d24d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3036b744029420cb1397eb31c8d1efb.psmdcp" Id="R4cc5f84b7ede4566" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -187,51 +187,51 @@
   <x:si>
     <x:t>Ante Jazić</x:t>
   </x:si>
   <x:si>
     <x:t>Bedford, Nova Scotia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>An-tay Ya-zich (or JA-zik)</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1611</x:t>
   </x:si>
   <x:si>
     <x:t>Nick Dasović</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=868</x:t>
   </x:si>
   <x:si>
     <x:t>Marc Bircham</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ENG / Millwall </x:t>
   </x:si>
   <x:si>
-    <x:t>Brent, London, Canada</x:t>
+    <x:t>Brent, London, , Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=406</x:t>
   </x:si>
   <x:si>
     <x:t>Paul Fenwick</x:t>
   </x:si>
   <x:si>
     <x:t>SCO / Greenock Morton FC</x:t>
   </x:si>
   <x:si>
     <x:t>St. Catharines, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1120</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">