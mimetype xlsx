--- v0 (2026-05-31)
+++ v1 (2026-11-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76be9f752bb64f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/653ca6afb4a3493895df8a5f192d43e4.psmdcp" Id="R853b1fa4d52642be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cd05936d26a4e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7b070d184b24ce0a041514b5b6e8488.psmdcp" Id="Rbdb6042134234427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -205,66 +205,66 @@
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=373</x:t>
   </x:si>
   <x:si>
     <x:t>Jim Brennan</x:t>
   </x:si>
   <x:si>
     <x:t>Newmarket, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=495</x:t>
   </x:si>
   <x:si>
     <x:t>Kevin McKenna</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GER / FC Energie Cottbus </x:t>
   </x:si>
   <x:si>
     <x:t>Calgary, Alberta, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2110</x:t>
   </x:si>
   <x:si>
+    <x:t>Davide Xausa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCO / Inverness Caledonian Thistle FC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.canadasoccer.com/profile/?id=3401</x:t>
+  </x:si>
+  <x:si>
     <x:t>Richard Hastings</x:t>
   </x:si>
   <x:si>
-    <x:t>SCO / Inverness Caledonian Thistle FC</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Middlesbrough, ENG &amp; Inverness, Scotland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1438</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>https://www.canadasoccer.com/profile/?id=3401</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -604,51 +604,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2177" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1160" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=728" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=936" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1201" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3039" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3308" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1120" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2529" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=893" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=237" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2328" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=781" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1489" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2423" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=373" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=495" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2110" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1438" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3401" TargetMode="External" Id="rId24" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2177" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1160" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=728" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=936" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1201" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3039" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3308" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1120" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2529" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=893" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=237" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2328" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=781" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1489" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2423" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=373" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=495" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2110" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3401" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1438" TargetMode="External" Id="rId24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K21"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="18.380625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="33.880625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="38.320625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="9.500625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="44.270625" style="0" customWidth="1"/>
   </x:cols>
@@ -1205,92 +1205,92 @@
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>59</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>31</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
     <x:hyperlink ref="K15" r:id="rId18"/>
     <x:hyperlink ref="K16" r:id="rId19"/>