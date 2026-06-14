--- v3 (2026-03-15)
+++ v4 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e4e9a21cfa4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0640335c50074b35bc13bb34e1e08aa4.psmdcp" Id="Rb5e26d61a07448f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba08f172ec7a4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/733982f7f41940a6845e03ada0f2fcd5.psmdcp" Id="R9f79997b38494536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-21" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>