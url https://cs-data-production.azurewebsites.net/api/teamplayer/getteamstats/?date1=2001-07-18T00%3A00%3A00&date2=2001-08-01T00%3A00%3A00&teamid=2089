--- v4 (2026-06-14)
+++ v5 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba08f172ec7a4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/733982f7f41940a6845e03ada0f2fcd5.psmdcp" Id="R9f79997b38494536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf0b5db60794175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee631d472fa34759a6c24da9c8edf7d2.psmdcp" Id="R942cd0fcd66e4c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-21" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>