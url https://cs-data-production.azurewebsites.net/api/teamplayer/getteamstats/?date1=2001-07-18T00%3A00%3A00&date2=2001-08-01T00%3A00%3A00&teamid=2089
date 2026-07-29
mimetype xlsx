--- v5 (2026-06-14)
+++ v6 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf0b5db60794175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee631d472fa34759a6c24da9c8edf7d2.psmdcp" Id="R942cd0fcd66e4c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeacd302e0744166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22c8a90048da45b3aa447dba9607b26c.psmdcp" Id="R22f88f0fe6ea47b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-21" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>