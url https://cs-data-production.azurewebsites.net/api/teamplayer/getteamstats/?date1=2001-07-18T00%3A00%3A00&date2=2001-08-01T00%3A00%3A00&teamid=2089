--- v6 (2026-07-29)
+++ v7 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeacd302e0744166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22c8a90048da45b3aa447dba9607b26c.psmdcp" Id="R22f88f0fe6ea47b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1db326400646e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dea62f712d6843fab910e1eef0328506.psmdcp" Id="Rc7d7c30293134598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-21" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>