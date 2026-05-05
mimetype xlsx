--- v2 (2026-03-18)
+++ v3 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6364965361fe46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3cc3c8ef36b41238144c0b3ae49cab2.psmdcp" Id="R0945262eb5da4d8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716abb12c3144f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72a99cc9cd334d0fa54fcbcba438846f.psmdcp" Id="R8ffb75596c534635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>