--- v3 (2026-05-05)
+++ v4 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716abb12c3144f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72a99cc9cd334d0fa54fcbcba438846f.psmdcp" Id="R8ffb75596c534635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redae49a4ec344824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a393aefa1758459c9734c314eb43c3c5.psmdcp" Id="R8b4eb63eb0514dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>