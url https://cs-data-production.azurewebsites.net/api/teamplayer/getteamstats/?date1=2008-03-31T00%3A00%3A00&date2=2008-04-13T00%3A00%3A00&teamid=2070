--- v4 (2026-05-05)
+++ v5 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redae49a4ec344824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a393aefa1758459c9734c314eb43c3c5.psmdcp" Id="R8b4eb63eb0514dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a0a9382eae4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0789612f5504f0b8b5050c32e0ca1aa.psmdcp" Id="Rb86025402bf14b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>