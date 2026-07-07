--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a0a9382eae4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0789612f5504f0b8b5050c32e0ca1aa.psmdcp" Id="Rb86025402bf14b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf59312981b044b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af24305ad09c4643b9b39f9d400aec0b.psmdcp" Id="R14388b9bb40b46d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>