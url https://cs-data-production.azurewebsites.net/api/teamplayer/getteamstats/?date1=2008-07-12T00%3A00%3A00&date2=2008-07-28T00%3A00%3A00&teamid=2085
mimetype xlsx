--- v1 (2026-02-23)
+++ v2 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1cef2f4edc4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6db20e13d5c0490b981f82b711e45cff.psmdcp" Id="R4daf7321989946c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f99359e6b741fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61734034783c4247bd686fec9c4484b7.psmdcp" Id="Rd93c41b37bf34d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="76">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -846,51 +846,51 @@
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
@@ -1235,51 +1235,51 @@
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>