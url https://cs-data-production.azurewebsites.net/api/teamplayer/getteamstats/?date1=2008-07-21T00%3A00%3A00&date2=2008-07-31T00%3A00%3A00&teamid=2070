--- v1 (2026-03-21)
+++ v2 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6897ae1927484f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9aa3bc4af74f4e64aaa8095e83bb805d.psmdcp" Id="R319ec6ccd4214ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956deb6efb424360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/398264bea8054b4dac2a2009b268d81c.psmdcp" Id="Rfbe07d893c804d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>