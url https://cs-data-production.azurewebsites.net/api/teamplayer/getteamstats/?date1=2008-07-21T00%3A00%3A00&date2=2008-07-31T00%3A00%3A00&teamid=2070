--- v2 (2026-05-21)
+++ v3 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956deb6efb424360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/398264bea8054b4dac2a2009b268d81c.psmdcp" Id="Rfbe07d893c804d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe24363de73467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d28517faae444714851974e17b2e9829.psmdcp" Id="R79e7bea4e10e44fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>