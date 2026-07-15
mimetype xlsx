--- v3 (2026-07-15)
+++ v4 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafe24363de73467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d28517faae444714851974e17b2e9829.psmdcp" Id="R79e7bea4e10e44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9152fc2081414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8876e27544b847c9af71812396992c95.psmdcp" Id="Reac3d65324834560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>