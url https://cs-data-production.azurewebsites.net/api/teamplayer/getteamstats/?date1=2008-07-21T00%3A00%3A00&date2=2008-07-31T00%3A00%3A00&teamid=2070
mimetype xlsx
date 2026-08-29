--- v4 (2026-07-15)
+++ v5 (2026-08-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9152fc2081414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8876e27544b847c9af71812396992c95.psmdcp" Id="Reac3d65324834560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e41bb8cc031414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b84932c7efe49459de52aef23210dd1.psmdcp" Id="R7f4a209383084bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="84">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>