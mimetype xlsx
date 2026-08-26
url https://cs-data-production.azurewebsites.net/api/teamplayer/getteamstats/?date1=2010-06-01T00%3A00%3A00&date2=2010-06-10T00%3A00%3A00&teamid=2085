--- v0 (2026-06-03)
+++ v1 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re320477084d14c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f1d0bc5af2a41f5b9070faefaca55cd.psmdcp" Id="Rc9982b2e405341ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaebfc8e177b4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d7b0b1dc3184ad6b5e6d2a212f5e408.psmdcp" Id="R337e536df2f647ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1361,51 +1361,51 @@
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">