--- v2 (2026-03-10)
+++ v3 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690b9d6f98a547da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14bd6ead70904ff1b633c4e26c3e093c.psmdcp" Id="R3a1ede1235dd4800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368026ae661c48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b04e5aa6bb844819a862c1fa4138cb4.psmdcp" Id="Rba06ca2220e64659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>