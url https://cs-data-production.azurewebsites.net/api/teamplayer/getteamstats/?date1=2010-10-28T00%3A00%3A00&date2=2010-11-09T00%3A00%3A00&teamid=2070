--- v3 (2026-04-25)
+++ v4 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368026ae661c48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b04e5aa6bb844819a862c1fa4138cb4.psmdcp" Id="Rba06ca2220e64659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25aeada8672841d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9849301888204f2c8fc30dfd6c9c4a74.psmdcp" Id="Red24d6929c514647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>