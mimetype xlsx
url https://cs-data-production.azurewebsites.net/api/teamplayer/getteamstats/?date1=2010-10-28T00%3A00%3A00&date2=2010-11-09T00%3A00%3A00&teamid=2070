--- v4 (2026-04-25)
+++ v5 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25aeada8672841d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9849301888204f2c8fc30dfd6c9c4a74.psmdcp" Id="Red24d6929c514647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4876449918194bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cf28e6df6984b34bd7360942d8ceaaa.psmdcp" Id="Ra7378fbd661344ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>