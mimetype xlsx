--- v5 (2026-06-19)
+++ v6 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4876449918194bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cf28e6df6984b34bd7360942d8ceaaa.psmdcp" Id="Ra7378fbd661344ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re925fc13d8b342d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b13cad625c242179155b294ef907fe5.psmdcp" Id="Rfd9812950d1f4bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>