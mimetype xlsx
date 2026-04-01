--- v1 (2025-10-30)
+++ v2 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00495188bed4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd1ca086a6724e2e8a8e46076924c6d8.psmdcp" Id="R4d54b54bbf00446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbc02f817f834ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06c19fb55c6c428a9928295aad032ef1.psmdcp" Id="Rf2e3f91b0c9c4903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -220,51 +220,51 @@
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=576</x:t>
   </x:si>
   <x:si>
     <x:t>Jay Chapman</x:t>
   </x:si>
   <x:si>
     <x:t>Campbellford, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=672</x:t>
   </x:si>
   <x:si>
     <x:t>Yassin Essa</x:t>
   </x:si>
   <x:si>
     <x:t>Surrey, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1082</x:t>
   </x:si>
   <x:si>
     <x:t>Quillan Roberts</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Brampton, </x:t>
+    <x:t>Brampton, Alberta, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2726</x:t>
   </x:si>
   <x:si>
     <x:t>Alex Halis</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1405</x:t>
   </x:si>
   <x:si>
     <x:t>Michael Petrasso</x:t>
   </x:si>
   <x:si>
     <x:t>Woodbridge, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2535</x:t>
   </x:si>
   <x:si>
     <x:t>Chad Bush</x:t>
   </x:si>
   <x:si>
     <x:t>Ottawa, Ontario, Canada</x:t>
   </x:si>
@@ -713,51 +713,51 @@
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">