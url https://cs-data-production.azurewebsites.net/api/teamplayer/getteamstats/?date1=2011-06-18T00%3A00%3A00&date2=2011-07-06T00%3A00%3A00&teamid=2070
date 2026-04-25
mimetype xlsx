--- v2 (2026-03-10)
+++ v3 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752cd0acd8954e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d796b0b68c0c458896057e8d3d6c7e79.psmdcp" Id="Re8a0cd0b6ac74b6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ce87eaa9864077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a61a69f64d3404a9f85300fa9b4fc56.psmdcp" Id="R7da14baf3408478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>