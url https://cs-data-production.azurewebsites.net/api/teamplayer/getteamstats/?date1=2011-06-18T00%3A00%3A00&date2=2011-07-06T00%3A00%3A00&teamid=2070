--- v3 (2026-04-25)
+++ v4 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3ce87eaa9864077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a61a69f64d3404a9f85300fa9b4fc56.psmdcp" Id="R7da14baf3408478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4191967d2264445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4a3cde1ea24fcd8bd6ce2b44f69c59.psmdcp" Id="R518e0357e9cf4d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>