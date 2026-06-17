--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4191967d2264445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4a3cde1ea24fcd8bd6ce2b44f69c59.psmdcp" Id="R518e0357e9cf4d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1543da87d328460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/266c00c02fcb4d8db1289568ef111792.psmdcp" Id="R5af23f48962c432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>