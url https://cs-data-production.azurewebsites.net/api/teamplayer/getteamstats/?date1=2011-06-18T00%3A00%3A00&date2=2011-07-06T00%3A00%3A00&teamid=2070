--- v5 (2026-06-17)
+++ v6 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1543da87d328460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/266c00c02fcb4d8db1289568ef111792.psmdcp" Id="R5af23f48962c432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59784224752a4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f966c49f76af48328b1e72efa9689882.psmdcp" Id="Ref8845258b80490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>