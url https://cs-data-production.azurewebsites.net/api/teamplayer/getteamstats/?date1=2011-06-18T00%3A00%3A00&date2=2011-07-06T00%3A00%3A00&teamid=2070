--- v6 (2026-08-10)
+++ v7 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59784224752a4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f966c49f76af48328b1e72efa9689882.psmdcp" Id="Ref8845258b80490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea87e6f7ef7a44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe0fe591918c497d9c22293af5f176f9.psmdcp" Id="R00f91da6472f449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>