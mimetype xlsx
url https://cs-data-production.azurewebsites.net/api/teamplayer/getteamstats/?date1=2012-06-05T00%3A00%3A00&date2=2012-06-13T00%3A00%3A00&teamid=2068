--- v0 (2026-05-20)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb419b19188c94e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf9268773cb3498c877abc008d804732.psmdcp" Id="Rf87fa8ca56e34ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0cb20a06fc4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fde88de8df5b4fe4880287ec37ceda09.psmdcp" Id="Rdb3690adaf6c41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>