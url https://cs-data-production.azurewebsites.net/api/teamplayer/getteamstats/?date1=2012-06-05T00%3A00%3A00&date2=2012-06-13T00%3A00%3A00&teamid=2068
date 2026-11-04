--- v1 (2026-09-17)
+++ v2 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0cb20a06fc4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fde88de8df5b4fe4880287ec37ceda09.psmdcp" Id="Rdb3690adaf6c41ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53cee3bdeb1d4342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b55386077b24c65b2a95e6e7718495d.psmdcp" Id="Rdd7e4ac8a7b443d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1382,51 +1382,51 @@
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">