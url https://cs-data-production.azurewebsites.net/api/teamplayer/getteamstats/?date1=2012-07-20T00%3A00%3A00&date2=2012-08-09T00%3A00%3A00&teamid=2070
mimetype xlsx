--- v2 (2026-03-04)
+++ v3 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf180af3562641bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96f6d76f639740a1a92d8452a4e3452b.psmdcp" Id="Rf1a60c6e24194df7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f59e02fb514c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b94b55d068b54d8c9b5ac970e49a55b0.psmdcp" Id="R286f7aa1dcb1401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>