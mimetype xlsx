--- v3 (2026-04-25)
+++ v4 (2026-06-15)
@@ -1,416 +1,173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f59e02fb514c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b94b55d068b54d8c9b5ac970e49a55b0.psmdcp" Id="R286f7aa1dcb1401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3342a4d2ec487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14508494b2a34b679fc472acd3c3b966.psmdcp" Id="Ra3e2758e299e4e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
     <x:t>Full Name</x:t>
   </x:si>
   <x:si>
     <x:t>Country / Club</x:t>
   </x:si>
   <x:si>
     <x:t>Age</x:t>
   </x:si>
   <x:si>
     <x:t>Where they grew up</x:t>
   </x:si>
   <x:si>
     <x:t>Phonetic</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Appearances</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Goals</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Assists</x:t>
   </x:si>
   <x:si>
     <x:t>Profile Link</x:t>
-  </x:si>
-[...226 lines deleted...]
-    <x:t>https://www.canadasoccer.com/profile/?id=1662</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
-  <x:fonts count="3">
+  <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
-      <x:name val="Calibri"/>
-[...6 lines deleted...]
-      <x:color theme="10"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="solid">
         <x:fgColor rgb="FFD3D3D3"/>
       </x:patternFill>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="3">
+  <x:cellStyleXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="3">
+  <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -652,778 +409,110 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1843" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3445" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2276" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1265" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1781" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3349" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2027" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=670" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2911" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2885" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2971" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2871" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3119" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2472" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1138" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3178" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2127" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3060" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=441" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=2334" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=1662" TargetMode="External" Id="rId25" /></Relationships>
-[...1 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K22"/>
+  <x:dimension ref="A1:K1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="20.350625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="28.410625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="10.600625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="14.510625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="41.540625" style="0" customWidth="1"/>
-    <x:col min="7" max="7" width="16.660625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="19.640625" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="9.500625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
-    <x:col min="11" max="11" width="44.270625" style="0" customWidth="1"/>
+    <x:col min="11" max="11" width="11.580625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
-    <x:row r="2" spans="1:11">
-[...640 lines deleted...]
-    </x:row>
   </x:sheetData>
-  <x:hyperlinks>
-[...21 lines deleted...]
-  </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>