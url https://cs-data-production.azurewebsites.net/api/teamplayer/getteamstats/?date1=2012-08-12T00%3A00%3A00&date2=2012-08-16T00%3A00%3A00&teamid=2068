--- v0 (2025-10-24)
+++ v1 (2026-09-17)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2eff76d4ca498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb2bb7551c7a42c3a60c42fd8f527c52.psmdcp" Id="R2036000c0b8f4aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb218108091194db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7fbfbd770f8408b80b0e2c8cfc146a5.psmdcp" Id="R5e8da65d5fb04004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
     <x:t>Full Name</x:t>
   </x:si>
   <x:si>
     <x:t>Country / Club</x:t>
   </x:si>
   <x:si>
     <x:t>Age</x:t>
   </x:si>
   <x:si>
     <x:t>Where they grew up</x:t>
   </x:si>
   <x:si>
     <x:t>Phonetic</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Appearances</x:t>
   </x:si>
   <x:si>
@@ -266,53 +266,50 @@
     <x:t>Pedro Pacheco</x:t>
   </x:si>
   <x:si>
     <x:t>POR / CD Santa Clara</x:t>
   </x:si>
   <x:si>
     <x:t>Ponta Delgada, Portugal</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2443</x:t>
   </x:si>
   <x:si>
     <x:t>Milan Borjan</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TUR / Sivasspor </x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=445</x:t>
   </x:si>
   <x:si>
     <x:t>Patrice Bernier</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAN / Impact de Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>Brossard, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>bern-yay</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=385</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1266,73 +1263,70 @@
         <x:v>83</x:v>
       </x:c>
       <x:c r="H17" s="0" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
     <x:hyperlink ref="K15" r:id="rId18"/>
     <x:hyperlink ref="K16" r:id="rId19"/>
     <x:hyperlink ref="K17" r:id="rId20"/>
     <x:hyperlink ref="K18" r:id="rId21"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>