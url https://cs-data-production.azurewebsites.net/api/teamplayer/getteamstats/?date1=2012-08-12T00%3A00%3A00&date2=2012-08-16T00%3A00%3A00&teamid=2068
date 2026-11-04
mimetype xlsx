--- v1 (2026-09-17)
+++ v2 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb218108091194db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7fbfbd770f8408b80b0e2c8cfc146a5.psmdcp" Id="R5e8da65d5fb04004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c21056d9494add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cb7b05b75754703803d1e69eee50a74.psmdcp" Id="R334d4b910ac8418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>