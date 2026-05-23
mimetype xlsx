--- v0 (2025-10-06)
+++ v1 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3da9473c1414309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e82494dc56cd4dcdb5f202e390865905.psmdcp" Id="R59122f6022164655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R125c4a488f4049ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36222b93f864443b82dd773a9a669cf2.psmdcp" Id="Rcda68c28f4454888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -891,51 +891,51 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
@@ -1275,89 +1275,89 @@
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>21</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">