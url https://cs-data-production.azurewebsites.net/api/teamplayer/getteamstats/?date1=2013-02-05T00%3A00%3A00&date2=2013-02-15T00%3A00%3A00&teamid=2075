--- v0 (2026-06-05)
+++ v1 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b83250a297543ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d26351623a6b40f48557c9496ca26cba.psmdcp" Id="R65f49962899a4268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c79f03491be475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da537e155d1b4345ae4fa7a75e9b2195.psmdcp" Id="R15efff774ea6487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1134,51 +1134,51 @@
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">