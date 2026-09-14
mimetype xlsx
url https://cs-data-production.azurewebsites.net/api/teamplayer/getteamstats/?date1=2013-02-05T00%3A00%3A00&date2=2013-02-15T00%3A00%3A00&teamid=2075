--- v1 (2026-07-30)
+++ v2 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c79f03491be475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da537e155d1b4345ae4fa7a75e9b2195.psmdcp" Id="R15efff774ea6487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R996fa4ec2ecf454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da9e1704bbb74ee7bdc5842030749ccd.psmdcp" Id="R64f02c843ac24b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="79">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>