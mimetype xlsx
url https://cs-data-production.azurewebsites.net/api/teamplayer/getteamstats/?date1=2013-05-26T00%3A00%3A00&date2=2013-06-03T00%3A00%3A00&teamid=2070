--- v1 (2026-02-19)
+++ v2 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f823e17d6264188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0c3cd2e835341d6846e8d13f5525dd6.psmdcp" Id="R32a74367b54f41a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154f04ec8c8c4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7a85777379c4d1a8386cf274a5770a7.psmdcp" Id="R4f2a62aeeb0e46ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1005,51 +1005,51 @@
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">