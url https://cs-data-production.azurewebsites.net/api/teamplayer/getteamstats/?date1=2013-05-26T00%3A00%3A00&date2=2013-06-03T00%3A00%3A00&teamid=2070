--- v2 (2026-05-24)
+++ v3 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R154f04ec8c8c4133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7a85777379c4d1a8386cf274a5770a7.psmdcp" Id="R4f2a62aeeb0e46ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0fc576cb3df4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b030749126a04aef98057a602788ef69.psmdcp" Id="R990ea9800f84459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1005,51 +1005,51 @@
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
@@ -1264,51 +1264,51 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">