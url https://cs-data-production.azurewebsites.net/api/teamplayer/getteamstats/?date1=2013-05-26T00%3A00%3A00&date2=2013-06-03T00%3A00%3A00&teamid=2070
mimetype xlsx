--- v3 (2026-07-15)
+++ v4 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0fc576cb3df4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b030749126a04aef98057a602788ef69.psmdcp" Id="R990ea9800f84459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea431780b8245d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be3a0bf87b0e48528723bff5e28ccb5a.psmdcp" Id="R5b8cbef885424ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>