--- v4 (2026-07-15)
+++ v5 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea431780b8245d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be3a0bf87b0e48528723bff5e28ccb5a.psmdcp" Id="R5b8cbef885424ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7dc903252248ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c623405e8a946d780ed0e90a8704e4a.psmdcp" Id="Rcae109fd93cd433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="89">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>