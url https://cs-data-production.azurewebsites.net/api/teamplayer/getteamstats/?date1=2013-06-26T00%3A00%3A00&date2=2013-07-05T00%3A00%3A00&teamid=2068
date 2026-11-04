--- v0 (2026-09-17)
+++ v1 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f1c58b2f834074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10c471b9199c426392b1fb8af5a73436.psmdcp" Id="Rf2318f63d3044b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recb55b159ea54439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b285194ba23a401e8d720681027d076e.psmdcp" Id="R87d8ef2474a1429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="98">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1157,51 +1157,51 @@
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">