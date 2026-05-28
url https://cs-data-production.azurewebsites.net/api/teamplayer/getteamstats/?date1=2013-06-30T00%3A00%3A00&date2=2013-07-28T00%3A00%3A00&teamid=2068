--- v2 (2026-03-10)
+++ v3 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49ae98975fa8467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92f18f1baa25479a8e3931c26ffc8079.psmdcp" Id="R3e1d4f60236545ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ad1e23700604b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8603c6d2d10413ca8f61607f304ec61.psmdcp" Id="Ra150f99837834e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1472,51 +1472,51 @@
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">