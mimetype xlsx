--- v2 (2026-08-27)
+++ v3 (2026-10-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7623f91c7684a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab85af2185d54a4caa331160e4abb6e5.psmdcp" Id="R9d6a05a165d84c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc67d6d85f145d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb67fc728ed149eb94eed8936020e02d.psmdcp" Id="Rbc0932706c5c44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="119">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1348,51 +1348,51 @@
       </x:c>
       <x:c r="K17" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E18" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H18" s="0" t="n">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I18" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J18" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">