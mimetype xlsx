--- v3 (2026-05-21)
+++ v4 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdbb872567f4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62012d8a57b146ada7de18291e1315b5.psmdcp" Id="Rad5786cdf01d4f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab26cfccb6cc4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e39c0438f9a482293e01b3be0766bd6.psmdcp" Id="R74942a3624444165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -325,51 +325,51 @@
   <x:si>
     <x:t>NOR / Sandnes Ulf</x:t>
   </x:si>
   <x:si>
     <x:t>tuh-SAINT</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2703</x:t>
   </x:si>
   <x:si>
     <x:t>Kenny Stamatopoulos</x:t>
   </x:si>
   <x:si>
     <x:t>SWE / AIK Fotbol</x:t>
   </x:si>
   <x:si>
     <x:t>Markham, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3040</x:t>
   </x:si>
   <x:si>
     <x:t>Atiba Hutchinson</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TUR / Beşiktaş J.K. </x:t>
+    <x:t>TUR / Beşiktaş JK</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1550</x:t>
   </x:si>
   <x:si>
     <x:t>Milan Borjan</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TUR / Sivasspor </x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=445</x:t>
   </x:si>
   <x:si>
     <x:t>Andrés Fresenga</x:t>
   </x:si>
   <x:si>
     <x:t>URU / Racing Club de Montevideo</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1213</x:t>
   </x:si>
@@ -1317,54 +1317,54 @@
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">