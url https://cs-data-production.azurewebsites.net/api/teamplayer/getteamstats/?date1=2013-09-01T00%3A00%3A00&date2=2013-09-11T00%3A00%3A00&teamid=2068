--- v4 (2026-09-17)
+++ v5 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab26cfccb6cc4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8e39c0438f9a482293e01b3be0766bd6.psmdcp" Id="R74942a3624444165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6744b7f73b7342cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1ff8df105ce42b7bd0af7370417835c.psmdcp" Id="Rf306f2dec95449d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1480,51 +1480,51 @@
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">