--- v4 (2026-05-27)
+++ v5 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7b10de148b4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d492467401454fa5bbcdd77961880fa3.psmdcp" Id="R1fe2b677d97346a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d04453fc554394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6039c73022f4741862ce6ececa61619.psmdcp" Id="R413ce86610964125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -223,51 +223,51 @@
   <x:si>
     <x:t>CAN / Vancouver Whitecaps FC</x:t>
   </x:si>
   <x:si>
     <x:t>Niagara Falls, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>TIE-burt</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3138</x:t>
   </x:si>
   <x:si>
     <x:t>Adam Straith</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3078</x:t>
   </x:si>
   <x:si>
     <x:t>Atiba Hutchinson</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TUR / Beşiktaş J.K. </x:t>
+    <x:t>TUR / Beşiktaş JK</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1550</x:t>
   </x:si>
   <x:si>
     <x:t>Dwayne De Rosario</x:t>
   </x:si>
   <x:si>
     <x:t>USA / D.C. United</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=893</x:t>
   </x:si>
   <x:si>
     <x:t>Doneil Henry</x:t>
   </x:si>
   <x:si>
     <x:t>don-eel  hen-ree</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1466</x:t>
   </x:si>
   <x:si>
     <x:t>Jonathan Osorio</x:t>
   </x:si>
@@ -1332,54 +1332,54 @@
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">