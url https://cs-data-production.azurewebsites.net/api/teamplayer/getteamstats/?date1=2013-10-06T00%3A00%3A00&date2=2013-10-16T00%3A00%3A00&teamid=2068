--- v5 (2026-09-17)
+++ v6 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d04453fc554394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6039c73022f4741862ce6ececa61619.psmdcp" Id="R413ce86610964125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7e9a1bb5de4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6636038c93ce4fbb9df7f372234ba2c1.psmdcp" Id="Rf9c1206d0143451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1463,51 +1463,51 @@
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">