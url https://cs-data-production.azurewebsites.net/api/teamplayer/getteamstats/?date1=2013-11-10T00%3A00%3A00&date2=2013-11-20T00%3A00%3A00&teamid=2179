--- v3 (2026-03-10)
+++ v4 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1494846c5d5e442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebc46d051b87420c9e09203d865fa763.psmdcp" Id="Ra3a713bec4004251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc033af4bb3654fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c06f4dd221142d5a2a2c5681c48a0a4.psmdcp" Id="Rc5f18b3330744725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Oldremove" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>