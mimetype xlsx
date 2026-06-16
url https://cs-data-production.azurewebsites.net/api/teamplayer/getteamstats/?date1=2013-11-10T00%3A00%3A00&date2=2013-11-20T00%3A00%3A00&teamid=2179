--- v4 (2026-06-16)
+++ v5 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc033af4bb3654fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c06f4dd221142d5a2a2c5681c48a0a4.psmdcp" Id="Rc5f18b3330744725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddd912a02c6421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdbf646fc8bb4897917f7883961823f3.psmdcp" Id="R13a7dfa3eecf4d1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Oldremove" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>