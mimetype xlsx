--- v5 (2026-06-16)
+++ v6 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddd912a02c6421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdbf646fc8bb4897917f7883961823f3.psmdcp" Id="R13a7dfa3eecf4d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2924442d21ac49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee2cf266ab794f6e9f0b45e66199128d.psmdcp" Id="Rae75a4bfebf44146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Oldremove" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>