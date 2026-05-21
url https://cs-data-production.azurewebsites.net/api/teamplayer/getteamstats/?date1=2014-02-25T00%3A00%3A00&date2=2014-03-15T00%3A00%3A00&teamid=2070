--- v3 (2026-03-04)
+++ v4 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7e6525078e411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55547c2a1e9041dfbaa795d27ec11d9e.psmdcp" Id="Ra9eb805f03d64c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf018abf30c0549ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/334c0d2707b24168b7911b433524c5a5.psmdcp" Id="Rf63b5151d95246ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1236,51 +1236,51 @@
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H16" s="0" t="n">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I16" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J16" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K16" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E17" s="0" t="n">