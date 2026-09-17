--- v4 (2026-06-04)
+++ v5 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7f42202b564452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47f3d60379614301b58a13f48303e8e2.psmdcp" Id="R0421840049534902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4227e76bde94027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a733fae38654732ba1b3755fb9558be.psmdcp" Id="R2c127502e6864429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -190,51 +190,51 @@
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1590</x:t>
   </x:si>
   <x:si>
     <x:t>Keven Alemán</x:t>
   </x:si>
   <x:si>
     <x:t>Brampton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=180</x:t>
   </x:si>
   <x:si>
     <x:t>Daniel Stanese</x:t>
   </x:si>
   <x:si>
     <x:t>Pitt Meadows, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3044</x:t>
   </x:si>
   <x:si>
     <x:t>Atiba Hutchinson</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TUR / Beşiktaş J.K. </x:t>
+    <x:t>TUR / Beşiktaş JK</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1550</x:t>
   </x:si>
   <x:si>
     <x:t>Cyle Larin</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">USA / University of Connecticut </x:t>
   </x:si>
   <x:si>
     <x:t>kile La-rin</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3904</x:t>
   </x:si>
   <x:si>
     <x:t>David Edgar</x:t>
   </x:si>
   <x:si>
     <x:t>ENG / Burnley FC</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1056</x:t>
   </x:si>
@@ -256,51 +256,51 @@
   <x:si>
     <x:t>Milan Borjan</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=445</x:t>
   </x:si>
   <x:si>
     <x:t>Jérémy Gagnon-Laparé</x:t>
   </x:si>
   <x:si>
     <x:t>Magog, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1228</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Gasparotto</x:t>
   </x:si>
   <x:si>
-    <x:t>SCO / Rangers</x:t>
+    <x:t>SCO / Rangers FC</x:t>
   </x:si>
   <x:si>
     <x:t>Ajax, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1259</x:t>
   </x:si>
   <x:si>
     <x:t>Manjrekar James</x:t>
   </x:si>
   <x:si>
     <x:t>North York, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1600</x:t>
   </x:si>
   <x:si>
     <x:t>Ricky Gomes</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=68</x:t>
   </x:si>
   <x:si>
     <x:t>Ben Fisk</x:t>
   </x:si>
@@ -1168,54 +1168,54 @@
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">