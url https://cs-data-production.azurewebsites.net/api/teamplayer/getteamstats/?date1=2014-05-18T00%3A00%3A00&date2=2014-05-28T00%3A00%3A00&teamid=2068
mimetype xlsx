--- v5 (2026-09-17)
+++ v6 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4227e76bde94027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a733fae38654732ba1b3755fb9558be.psmdcp" Id="R2c127502e6864429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa063d2f55ae445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98034e3b9d0d463caa9055d95f2c55d5.psmdcp" Id="Racaec07054f04d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -976,51 +976,51 @@
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
@@ -1168,51 +1168,51 @@
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">