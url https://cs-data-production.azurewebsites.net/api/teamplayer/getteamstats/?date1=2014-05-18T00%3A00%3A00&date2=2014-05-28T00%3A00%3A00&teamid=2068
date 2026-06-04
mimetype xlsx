--- v2 (2026-03-10)
+++ v3 (2026-06-04)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3309752948642a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97a5b60bbccb405ab8b00be814e6971a.psmdcp" Id="R82ad64469f5a4d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f501035578b4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d90afa21089146ecaafffdc886fe522a.psmdcp" Id="R81436809ea544aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
     <x:t>Full Name</x:t>
   </x:si>
   <x:si>
     <x:t>Country / Club</x:t>
   </x:si>
   <x:si>
     <x:t>Age</x:t>
   </x:si>
   <x:si>
     <x:t>Where they grew up</x:t>
   </x:si>
   <x:si>
     <x:t>Phonetic</x:t>
   </x:si>
   <x:si>
     <x:t>Canada Appearances</x:t>
   </x:si>
   <x:si>
@@ -242,53 +242,50 @@
     <x:t>Daniel Haber</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=12935</x:t>
   </x:si>
   <x:si>
     <x:t>Randy Edwini-Bonsu</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1063</x:t>
   </x:si>
   <x:si>
     <x:t>Milan Borjan</x:t>
   </x:si>
   <x:si>
     <x:t>Hamilton, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=445</x:t>
   </x:si>
   <x:si>
     <x:t>Jérémy Gagnon-Laparé</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAN / Impact de Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>Magog, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1228</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Gasparotto</x:t>
   </x:si>
   <x:si>
     <x:t>SCO / Rangers</x:t>
   </x:si>
   <x:si>
     <x:t>Ajax, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1259</x:t>
   </x:si>
   <x:si>
     <x:t>Manjrekar James</x:t>
   </x:si>
@@ -1171,51 +1168,51 @@
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
@@ -1312,221 +1309,218 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E20" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H20" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="I20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J20" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K20" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C21" s="0" t="s">
+      <x:c r="D21" s="0" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I21" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K21" s="2" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J22" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K22" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H24" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J24" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K24" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E25" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H25" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J25" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K25" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
     <x:hyperlink ref="K15" r:id="rId18"/>
     <x:hyperlink ref="K16" r:id="rId19"/>
     <x:hyperlink ref="K17" r:id="rId20"/>
     <x:hyperlink ref="K18" r:id="rId21"/>
     <x:hyperlink ref="K19" r:id="rId22"/>
     <x:hyperlink ref="K20" r:id="rId23"/>
     <x:hyperlink ref="K21" r:id="rId24"/>
     <x:hyperlink ref="K22" r:id="rId25"/>