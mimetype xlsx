--- v3 (2026-06-04)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f501035578b4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d90afa21089146ecaafffdc886fe522a.psmdcp" Id="R81436809ea544aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd7f42202b564452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/47f3d60379614301b58a13f48303e8e2.psmdcp" Id="R0421840049534902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>