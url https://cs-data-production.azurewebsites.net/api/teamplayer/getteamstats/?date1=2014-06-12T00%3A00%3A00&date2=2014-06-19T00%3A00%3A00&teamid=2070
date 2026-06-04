--- v0 (2026-06-04)
+++ v1 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482d3879ae0549b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ac9922482a54e89ace64594265187b9.psmdcp" Id="Rec8c85892ddc412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85610130141b49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebbe44d0c65a466fa112fecc512eed66.psmdcp" Id="R7b435dde42674b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>