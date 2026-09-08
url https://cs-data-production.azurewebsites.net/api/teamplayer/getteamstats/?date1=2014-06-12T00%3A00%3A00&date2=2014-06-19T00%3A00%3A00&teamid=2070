--- v1 (2026-06-04)
+++ v2 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85610130141b49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebbe44d0c65a466fa112fecc512eed66.psmdcp" Id="R7b435dde42674b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec17e2cc318646fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d753f34193784025a7d4ee6bcca42486.psmdcp" Id="R567880f4a3e240e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="103">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -782,57 +782,57 @@
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
@@ -1219,51 +1219,51 @@
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I15" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J15" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K15" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="0" t="n">
@@ -1414,51 +1414,51 @@
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">