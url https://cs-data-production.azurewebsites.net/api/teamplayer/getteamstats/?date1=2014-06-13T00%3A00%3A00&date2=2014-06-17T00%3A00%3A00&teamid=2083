--- v0 (2026-05-25)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da90a7c54df4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46deb89293084ceab3cb9b177c9d47e6.psmdcp" Id="R0d9d3d7a9ec64b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939d27407c274d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86437f3c1f864722b0a87cf20d8d9652.psmdcp" Id="Rdd8c4027af5e49e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -373,51 +373,51 @@
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=7987</x:t>
   </x:si>
   <x:si>
     <x:t>Caroline Gubernat</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=7980</x:t>
   </x:si>
   <x:si>
     <x:t>Nahida Baalbaki</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Montréal, </x:t>
   </x:si>
   <x:si>
     <x:t>na-HEE-da BAL-beh-kee</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=9422</x:t>
   </x:si>
   <x:si>
     <x:t>Rebecca Gosselin</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CAN / CS Spatial Saint-Hubert </x:t>
+    <x:t xml:space="preserve">CAN / CS Spatial St-Hubert </x:t>
   </x:si>
   <x:si>
     <x:t>St-Hubert, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=7978</x:t>
   </x:si>
   <x:si>
     <x:t>Teni Akindoju</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Halifax Dunbrack SC</x:t>
   </x:si>
   <x:si>
     <x:t>Halifax, Nova Scotia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>te-NEE a-kin-DO-ju</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=13179</x:t>
   </x:si>
   <x:si>
     <x:t>Anyssa Ibrahim</x:t>
   </x:si>
@@ -919,51 +919,51 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
@@ -1195,54 +1195,54 @@
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">