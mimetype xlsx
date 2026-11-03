--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939d27407c274d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86437f3c1f864722b0a87cf20d8d9652.psmdcp" Id="Rdd8c4027af5e49e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1fe6f7cdfe4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32773c1929374b5aaf22781938faca1f.psmdcp" Id="R9ed258588d15426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -919,51 +919,51 @@
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H3" s="0" t="n">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J3" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
@@ -1038,51 +1038,51 @@
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="0" t="n">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="J7" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">