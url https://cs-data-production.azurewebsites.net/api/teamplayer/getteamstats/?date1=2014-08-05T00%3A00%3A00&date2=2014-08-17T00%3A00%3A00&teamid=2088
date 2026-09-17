--- v0 (2026-05-23)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red4f2b3042ca44bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56a35dbf963e47fb8b8354b8f76b00f0.psmdcp" Id="R2cbd41d1bca84c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c63d0807e341ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc7837d61b1448d9961d4a2012fa6928.psmdcp" Id="Rfa9bd0fdddaf4be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -752,51 +752,51 @@
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
@@ -880,51 +880,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
@@ -976,150 +976,150 @@
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">