--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c63d0807e341ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc7837d61b1448d9961d4a2012fa6928.psmdcp" Id="Rfa9bd0fdddaf4be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62ec2b12f4045dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9b3484a83e14dd59eb541c3db2ed40e.psmdcp" Id="Rba4402696d84465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's U-20" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -752,51 +752,51 @@
       </x:c>
       <x:c r="K1" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E2" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H2" s="0" t="n">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J2" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K2" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E3" s="0" t="n">
@@ -880,51 +880,51 @@
       </x:c>
       <x:c r="K5" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E6" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H6" s="0" t="n">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I6" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J6" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K6" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E7" s="0" t="n">
@@ -976,153 +976,153 @@
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I11" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J11" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K11" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E12" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="0" t="n">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I12" s="0" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J12" s="0" t="n">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="0" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E13" s="0" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">