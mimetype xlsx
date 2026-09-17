--- v0 (2026-06-08)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11043ee9ffd4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0ee1c86a95f478698c6acb1d345d795.psmdcp" Id="Rfd71ad808cd74b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7eedbe62b1647cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/926977fb2ff34fa59d1509eaf5c70e08.psmdcp" Id="Re86205d10c9c41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -202,51 +202,51 @@
   <x:si>
     <x:t>Marcus Haber</x:t>
   </x:si>
   <x:si>
     <x:t>Vancouver, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1395</x:t>
   </x:si>
   <x:si>
     <x:t>Dejan Jaković</x:t>
   </x:si>
   <x:si>
     <x:t>Etobicoke, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>də-yan  YA-ko-vich</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1594</x:t>
   </x:si>
   <x:si>
     <x:t>Atiba Hutchinson</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TUR / Beşiktaş J.K. </x:t>
+    <x:t>TUR / Beşiktaş JK</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1550</x:t>
   </x:si>
   <x:si>
     <x:t>Dwayne De Rosario</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=893</x:t>
   </x:si>
   <x:si>
     <x:t>David Edgar</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ENG / Birmingham City </x:t>
   </x:si>
   <x:si>
     <x:t>Kitchener, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1056</x:t>
   </x:si>
   <x:si>
     <x:t>Adam Straith</x:t>
   </x:si>