--- v1 (2026-09-17)
+++ v2 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7eedbe62b1647cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/926977fb2ff34fa59d1509eaf5c70e08.psmdcp" Id="Re86205d10c9c41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad109ec391e4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f39af7d7e9004b08b778ab69347bf15e.psmdcp" Id="Rca509673fb6b4703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>