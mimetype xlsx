--- v0 (2026-04-25)
+++ v1 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c7820c589564c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c233b74a4a8a42f7ad8e1fea38d7b10d.psmdcp" Id="Redf566cf4b85434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14e1c55431f4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1377d1f0e0de4d228f29c813257fbaac.psmdcp" Id="Rf40116ba2e87419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>