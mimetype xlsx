--- v1 (2026-04-25)
+++ v2 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14e1c55431f4c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1377d1f0e0de4d228f29c813257fbaac.psmdcp" Id="Rf40116ba2e87419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c19b59493fc4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2793b503dda14b149838ae60bec3007a.psmdcp" Id="R556f5a11dace4628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>