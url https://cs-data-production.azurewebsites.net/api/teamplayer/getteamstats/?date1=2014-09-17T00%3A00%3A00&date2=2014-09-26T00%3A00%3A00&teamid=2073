--- v2 (2026-06-12)
+++ v3 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c19b59493fc4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2793b503dda14b149838ae60bec3007a.psmdcp" Id="R556f5a11dace4628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752c0260a59541cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4fe7e439e16472f9167dfa7fa6ad938.psmdcp" Id="R12ebef4b4e6b499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>