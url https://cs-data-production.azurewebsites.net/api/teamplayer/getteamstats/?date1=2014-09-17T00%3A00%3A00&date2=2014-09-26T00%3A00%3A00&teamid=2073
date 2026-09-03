--- v3 (2026-06-12)
+++ v4 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752c0260a59541cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4fe7e439e16472f9167dfa7fa6ad938.psmdcp" Id="R12ebef4b4e6b499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61196f5d2654821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/206358481de540c0a1ceaa0fa5f9739f.psmdcp" Id="R280959f9967647e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-15" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -232,51 +232,51 @@
   <x:si>
     <x:t>CAN / Académie Impact Montréal</x:t>
   </x:si>
   <x:si>
     <x:t>Montréal, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>mar-kus</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=5731</x:t>
   </x:si>
   <x:si>
     <x:t>Mathieu Pinheiro-Borges</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=5161</x:t>
   </x:si>
   <x:si>
     <x:t>Tristano Fasulo</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4566</x:t>
   </x:si>
   <x:si>
-    <x:t>Ballou Tabla</x:t>
+    <x:t>Ballou Jean-Yves Tabla</x:t>
   </x:si>
   <x:si>
     <x:t>ball-ou  ta-bla</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=11866</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>