--- v0 (2026-06-06)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119c2ed9c4534bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0c082fb7597499c8b3c5fa095607ba5.psmdcp" Id="R0e69b59154994414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cbbdd894174639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fe31956815147b59ffa27d7d7fc2be2.psmdcp" Id="Rc7f06fb2c7574f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -175,51 +175,51 @@
   <x:si>
     <x:t>Toronto, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>app-ah-ree-cee-oh</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=13012</x:t>
   </x:si>
   <x:si>
     <x:t>Marcus Haber</x:t>
   </x:si>
   <x:si>
     <x:t>Vancouver, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1395</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Gasparotto</x:t>
   </x:si>
   <x:si>
-    <x:t>SCO / Rangers</x:t>
+    <x:t>SCO / Rangers FC</x:t>
   </x:si>
   <x:si>
     <x:t>Ajax, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1259</x:t>
   </x:si>
   <x:si>
     <x:t>Jordan Hamilton</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1414</x:t>
   </x:si>
   <x:si>
     <x:t>Issey Nakajima-Farran</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo, JPN &amp; London, England</x:t>
   </x:si>
   <x:si>
     <x:t>EE-say naka-jima  fare-an</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2322</x:t>
   </x:si>
@@ -1351,54 +1351,54 @@
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">