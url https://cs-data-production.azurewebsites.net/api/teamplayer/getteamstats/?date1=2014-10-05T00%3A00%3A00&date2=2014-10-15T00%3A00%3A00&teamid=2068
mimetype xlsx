--- v1 (2026-09-17)
+++ v2 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cbbdd894174639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fe31956815147b59ffa27d7d7fc2be2.psmdcp" Id="Rc7f06fb2c7574f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284c73acb95a4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc68afa687994b088847fd42bcaa5e08.psmdcp" Id="Rf85a76c0e4ae4308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -1351,51 +1351,51 @@
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">