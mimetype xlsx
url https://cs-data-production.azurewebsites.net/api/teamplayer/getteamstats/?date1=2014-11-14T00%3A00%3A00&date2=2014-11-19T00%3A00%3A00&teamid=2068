--- v0 (2026-05-22)
+++ v1 (2026-09-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bb945d4af64fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bff30b7355a4ff68472e18c12ac9f8e.psmdcp" Id="Ref7ab0ff7f824280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8354d14890e4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d219f6bf0c0467db69f3ca55c2a4f10.psmdcp" Id="R70516da7f89b4d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -181,51 +181,51 @@
   <x:si>
     <x:t>Issey Nakajima-Farran</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo, JPN &amp; London, England</x:t>
   </x:si>
   <x:si>
     <x:t>EE-say naka-jima  fare-an</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=2322</x:t>
   </x:si>
   <x:si>
     <x:t>Daniel Stanese</x:t>
   </x:si>
   <x:si>
     <x:t>Pitt Meadows, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=3044</x:t>
   </x:si>
   <x:si>
     <x:t>Atiba Hutchinson</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TUR / Beşiktaş J.K. </x:t>
+    <x:t>TUR / Beşiktaş JK</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=1550</x:t>
   </x:si>
   <x:si>
     <x:t>Dwayne De Rosario</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=893</x:t>
   </x:si>
   <x:si>
     <x:t>Maxim Tissot</x:t>
   </x:si>
   <x:si>
     <x:t>Gatineau, Québec, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>tee-so</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=6184</x:t>
   </x:si>
   <x:si>
     <x:t>Adam Straith</x:t>
   </x:si>
@@ -929,54 +929,54 @@
       </x:c>
       <x:c r="K7" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E8" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="0" t="n">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="J8" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">