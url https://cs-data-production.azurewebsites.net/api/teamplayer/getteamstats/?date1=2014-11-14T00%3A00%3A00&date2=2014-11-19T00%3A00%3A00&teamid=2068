--- v1 (2026-09-17)
+++ v2 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8354d14890e4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d219f6bf0c0467db69f3ca55c2a4f10.psmdcp" Id="R70516da7f89b4d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ff02c097bf48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97f95c12561149c088245a91cb587eda.psmdcp" Id="R6abfba6f66974f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>