--- v0 (2026-06-08)
+++ v1 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af95dc2e30849aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4db7ff8f9dc14a0098ac2b073870e0af.psmdcp" Id="Rd7b7a19018a24534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13885962d5b74fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d32c8179d7444eaac46abef979fa948.psmdcp" Id="Rc1417b7fe7dc42dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="115">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -888,51 +888,51 @@
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
@@ -1092,57 +1092,57 @@
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0" t="n">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I10" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J10" s="0" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K10" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E11" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H11" s="0" t="n">
@@ -1450,51 +1450,51 @@
       </x:c>
       <x:c r="K20" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E21" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I21" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J21" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K21" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E22" s="0" t="n">
@@ -1613,54 +1613,54 @@
       </x:c>
       <x:c r="K25" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E26" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H26" s="0" t="n">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I26" s="0" t="n">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J26" s="0" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K26" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="K2" r:id="rId5"/>
     <x:hyperlink ref="K3" r:id="rId6"/>
     <x:hyperlink ref="K4" r:id="rId7"/>
     <x:hyperlink ref="K5" r:id="rId8"/>
     <x:hyperlink ref="K6" r:id="rId9"/>
     <x:hyperlink ref="K7" r:id="rId10"/>
     <x:hyperlink ref="K8" r:id="rId11"/>
     <x:hyperlink ref="K9" r:id="rId12"/>
     <x:hyperlink ref="K10" r:id="rId13"/>
     <x:hyperlink ref="K11" r:id="rId14"/>
     <x:hyperlink ref="K12" r:id="rId15"/>
     <x:hyperlink ref="K13" r:id="rId16"/>
     <x:hyperlink ref="K14" r:id="rId17"/>
     <x:hyperlink ref="K15" r:id="rId18"/>
     <x:hyperlink ref="K16" r:id="rId19"/>