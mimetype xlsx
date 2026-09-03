--- v0 (2026-06-04)
+++ v1 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1ab219f2af4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/608d76bbdd504989bfb54ad496a8f243.psmdcp" Id="R025741cccd2a4fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d536fe1ec94bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26008735ba184de394cc1f8d78aa5393.psmdcp" Id="Rf45c9a84bb1c4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Men's U-17" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="88">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -262,51 +262,51 @@
   <x:si>
     <x:t>Vancouver, ﻿British Columbia, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=4476</x:t>
   </x:si>
   <x:si>
     <x:t>Munir Saleh</x:t>
   </x:si>
   <x:si>
     <x:t>Kitchener, Ontario, Canada</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=6147</x:t>
   </x:si>
   <x:si>
     <x:t>Harry Paton</x:t>
   </x:si>
   <x:si>
     <x:t>ENG / Fulham FC Academy (youth)</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=11846</x:t>
   </x:si>
   <x:si>
-    <x:t>Ballou Tabla</x:t>
+    <x:t>Ballou Jean-Yves Tabla</x:t>
   </x:si>
   <x:si>
     <x:t>CAN / Panellinios Montréal FC</x:t>
   </x:si>
   <x:si>
     <x:t>ball-ou  ta-bla</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.canadasoccer.com/profile/?id=11866</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -671,51 +671,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=7951" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4425" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4964" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=13202" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3630" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3881" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=7350" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=12378" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4586" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=12948" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=12966" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=13008" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=13115" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=12947" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=12950" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=13203" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=3577" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=4476" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=6147" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=11846" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canadasoccer.com/profile/?id=11866" TargetMode="External" Id="rId25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K22"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.090625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.920625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="19.880625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="20.990625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="37.440625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.160625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="36.950625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.050625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.050625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="13.620625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.630625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="45.330625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>