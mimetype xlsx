--- v0 (2026-09-08)
+++ v1 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14dc130896c94513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1343ba5b53964b7587a54111abd05702.psmdcp" Id="Rca79228e4f9c4451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5dd30e3483a4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9a35e7c56cf4e6d986412019e9b49c6.psmdcp" Id="R90a16ef6ee7640c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Women's National Team" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <x:si>
     <x:t>Uniform</x:t>
   </x:si>
   <x:si>
     <x:t>Position</x:t>
   </x:si>
   <x:si>
@@ -861,51 +861,51 @@
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E4" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H4" s="0" t="n">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I4" s="0" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="J4" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E5" s="0" t="n">
@@ -1027,51 +1027,51 @@
       </x:c>
       <x:c r="K8" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E9" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H9" s="0" t="n">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I9" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J9" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K9" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="0" t="n">
@@ -1190,51 +1190,51 @@
       </x:c>
       <x:c r="K13" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="0" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="0" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I14" s="0" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="J14" s="0" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K14" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="0" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E15" s="0" t="n">
@@ -1347,51 +1347,51 @@
       </x:c>
       <x:c r="K18" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="0" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E19" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H19" s="0" t="n">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I19" s="0" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J19" s="0" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K19" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="0" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E20" s="0" t="n">
@@ -1478,57 +1478,57 @@
       </x:c>
       <x:c r="K22" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="0" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E23" s="0" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H23" s="0" t="n">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I23" s="0" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J23" s="0" t="n">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="0" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E24" s="0" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">